--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="385">
   <si>
     <t xml:space="preserve">2. ZŠ a MŠ Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">Preislerova 1335</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">Asociace Český Gymnathlon, z.s - OA, SPŠ a JŠ Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">U Stadionu 486/2</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun</t>
   </si>
   <si>
@@ -934,50 +934,68 @@
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.studio-kytka.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">T.B.C. Králův Dvůr, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Nad Stadionem 354</t>
   </si>
   <si>
     <t xml:space="preserve">Králův Dvůr</t>
   </si>
   <si>
     <t xml:space="preserve">26701</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.tbc.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Táborníci z Berouna z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Škroupova 472/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Závodí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tabornicizberouna.wz.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Taneční klub Romany Chvátalové</t>
   </si>
   <si>
     <t xml:space="preserve">Plzeňská 30/14</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun - Beroun-Město</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://tanecberoun.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Taneční klub Romany Chvátalové</t>
   </si>
   <si>
     <t xml:space="preserve">Plzeňská 30/14</t>
   </si>
@@ -2555,332 +2573,358 @@
       </c>
       <c r="G52" s="0">
         <v>14.0279618</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0" t="s">
         <v>309</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F53" s="0">
-        <v>49.9623644</v>
+        <v>49.9663751</v>
       </c>
       <c r="G53" s="0">
-        <v>14.068757</v>
+        <v>14.0819248</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F54" s="0">
         <v>49.9623644</v>
       </c>
       <c r="G54" s="0">
         <v>14.068757</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>323</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F55" s="0">
-        <v>49.9653206</v>
+        <v>49.9623644</v>
       </c>
       <c r="G55" s="0">
-        <v>14.0736736</v>
+        <v>14.068757</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F56" s="0">
-        <v>49.9609429</v>
+        <v>49.9653206</v>
       </c>
       <c r="G56" s="0">
-        <v>14.0726608</v>
+        <v>14.0736736</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F57" s="0">
-        <v>49.942864</v>
+        <v>49.9609429</v>
       </c>
       <c r="G57" s="0">
-        <v>14.0274944</v>
+        <v>14.0726608</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F58" s="0">
-        <v>49.947331</v>
+        <v>49.942864</v>
       </c>
       <c r="G58" s="0">
-        <v>14.0303428</v>
+        <v>14.0274944</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F59" s="0">
-        <v>49.9611572</v>
+        <v>49.947331</v>
       </c>
       <c r="G59" s="0">
-        <v>14.0744015</v>
+        <v>14.0303428</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F60" s="0">
-        <v>49.9651249</v>
+        <v>49.9611572</v>
       </c>
       <c r="G60" s="0">
-        <v>14.0641066</v>
+        <v>14.0744015</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F61" s="0">
-        <v>49.9591776</v>
+        <v>49.9651249</v>
       </c>
       <c r="G61" s="0">
-        <v>14.0725197</v>
+        <v>14.0641066</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F62" s="0">
-        <v>49.9517175</v>
+        <v>49.9591776</v>
       </c>
       <c r="G62" s="0">
-        <v>14.0335588</v>
+        <v>14.0725197</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F63" s="0">
-        <v>49.9477054</v>
+        <v>49.9517175</v>
       </c>
       <c r="G63" s="0">
-        <v>14.0308678</v>
+        <v>14.0335588</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F64" s="0">
+        <v>49.9477054</v>
+      </c>
+      <c r="G64" s="0">
+        <v>14.0308678</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="F65" s="0">
         <v>49.9410298</v>
       </c>
-      <c r="G64" s="0">
+      <c r="G65" s="0">
         <v>14.0223039</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>