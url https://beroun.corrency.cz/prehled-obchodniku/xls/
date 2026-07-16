--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -969,69 +969,69 @@
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://tabornicizberouna.wz.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Taneční klub Romany Chvátalové</t>
   </si>
   <si>
     <t xml:space="preserve">Plzeňská 30/14</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun - Beroun-Město</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
+    <t xml:space="preserve">https://www.tanecberoun.cz/menu.htm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční klub Romany Chvátalové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 30/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
     <t xml:space="preserve">https://tanecberoun.cz</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">https://www.tanecberoun.cz/menu.htm</t>
   </si>
   <si>
     <t xml:space="preserve">TC R.A.K. Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">Česká 56</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun - Beroun-Centrum</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.tcrak.cz</t>
   </si>
   <si>
     <t xml:space="preserve">TJ Sokol Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">Nábřeží U sokolovny 510/1</t>
   </si>