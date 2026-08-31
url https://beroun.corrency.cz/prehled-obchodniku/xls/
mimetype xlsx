--- v2 (2026-07-16)
+++ v3 (2026-08-31)
@@ -24,50 +24,68 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="385">
   <si>
     <t xml:space="preserve">2. ZŠ a MŠ Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">Preislerova 1335</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
+    <t xml:space="preserve">2. ZŠ Beroun- Gymnastika pro děti - Junior (6-11 let)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preislerova 1335/80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnastikaprodeti.org/kurz/gymnastika-pro-deti/57439/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Asociace Český Gymnathlon, z.s - OA, SPŠ a JŠ Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">U Stadionu 486/2</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Asociace Český Gymnathlon, z.s - TJ Lokomotiva Beroun</t>
   </si>
   <si>
     <t xml:space="preserve">Tyršova 85</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun</t>
@@ -240,972 +258,954 @@
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.rcslunecnice.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Double Cookies, z.s. - Příměstské tábory</t>
   </si>
   <si>
     <t xml:space="preserve">Havlíčkova 178/2</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun - Beroun-Centrum</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.taborberoun.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">Dům dětí a mládeže Beroun, p.o. - platba pouze přes platební bránu se zadáním variabilního symbolu</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">U Stadionu 787</t>
+    <t xml:space="preserve">ELÁN sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Okružní 1404</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/ElanSportBeroun/?locale=cs_CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Florbal Pro Beroun z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tovární 45</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun - Beroun-Město</t>
   </si>
   <si>
     <t xml:space="preserve">26601</t>
   </si>
   <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbalový klub Králův Dvůr z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cabelici.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HC Berounští medvědi z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Česká 47/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.medvedi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazyková škola Hany Vavrečkové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Husovo nám. 78/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.ddmberoun.cz</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ELÁN sport</t>
+    <t xml:space="preserve">https://www.jshv.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazyková škola JILL Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Husovo náměstí 42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://jazykovaskola.jill.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazyková škola PaedDr. Henrietty Mottlové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.jazykovaskola.kvalitne.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonathan David Chubirka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nad Stadionem 345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Judo víc než sport - 2. ZŠ Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preislerova 1335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.judovicnezsport.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Judo víc než sport - ZŠ Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova 292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.judovicnezsport.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Judo víc než sport - ZŠ Počaply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr – Počaply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.judovicnezsport.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junák - český skaut, středisko Miloše Seiferta Beroun, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova 667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://seifertberoun.skauting.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTC Beroun, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štěpánkova 612/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ltcberoun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEDYBUCLAN KICKBOXING ACADEMY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Švermova 1366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://medybuclan.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NeCh Education, kroužek aj - 2. základní škola a mateřská škola, Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preislerova 1335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.instagram.com/nech.education/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NeCh Education, kroužek aj - ZÁKLADNÍ ŠKOLA A MATEŘSKÁ ŠKOLA Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova 292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.instagram.com/nech.education/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NeCh Education, kroužek aj - ZÁKLADNÍ ŠKOLA A MATEŘSKÁ ŠKOLA Králův Dvůr – Počaply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.instagram.com/nech.education/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Open English</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Vyhlídce 840/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://open-english-beroun.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piranhas Beroun, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Židovského hřbitova 373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.piranhas.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plavecké kurzy - Blanka Berdychová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Ostrově 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.plavaniberoun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ploutvička s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steinerova 56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Zavadilka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ploutvicka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PoleDance studio DaniellaBe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Třída Míru 1280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://DaniellaBe.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příměstské sportovní tábory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.vendulasoukupova.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinné Centrum Slunečnice - SC EDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Homolkou 1482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rcslunecnice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinné centrum Slunečnice, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezručova 928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rcslunecnice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinné centrum U Marušky, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Havlíčkova 101/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rcumarusky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SK Cembrit Beroun - Závodí, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zborovské nábřeží 969</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Závodí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skcembrit.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SK Kelti 2008 z.s. - hřiště</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V Hlinkách 1548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skkelti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Škola TAEKWON-DO I.T.F. GE-BAEK HOSIN SOOL, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Husovo náměstí 90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tkd.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spolek MAM Prostor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumila Hájka 246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mamprostor.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPORT EDEN BEROUN, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Homolkou 1482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sporteden.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio KALA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Příkopě 1/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.studio-kala.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio KALA - Lektorka Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Příkopě 1/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.studio-kala.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio KALA - Lektorka Terka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Příkopě 1/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.studio-kala.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio KALA Lektorka Magda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Příkopě 1/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.studio-kala.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STUDIO KYTKA s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Šibencem 844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Závodí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.studio-kytka.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T.B.C. Králův Dvůr, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nad Stadionem 354</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tbc.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Táborníci z Berouna z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Škroupova 472/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Závodí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tabornicizberouna.wz.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční klub Romany Chvátalové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 30/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tanecberoun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční klub Romany Chvátalové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 30/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tanecberoun.cz/menu.htm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TC R.A.K. Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Česká 56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tcrak.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ Sokol Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nábřeží U sokolovny 510/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun - Beroun-Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sokolberoun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ Sokol Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sokolkraluvdvur.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TK Radost, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nad Stadionem 250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tkradost.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volejbal Kralův Dvůr - Obchodní akademie, Střední pedagogická škola a Jazyková škola s p. s. j. z,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U stadionu 486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volejbalkraluvdvur.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volejbal Kralův Dvůr - SOŠ a SOU Beroun - Hlinky</t>
   </si>
   <si>
     <t xml:space="preserve">Okružní 1404</t>
   </si>
   <si>
     <t xml:space="preserve">Beroun</t>
   </si>
   <si>
-    <t xml:space="preserve">26673</t>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volejbalkraluvdvur.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volejbal Kralův Dvůr - TJ Lokomotiva Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova 85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beroun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volejbalkraluvdvur.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volejbal Králův Dvůr, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Horizontu 477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volejbalkraluvdvur.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ a MŠ Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova 292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ a MŠ Králův Dvůr - Počaply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Počaply - Gymnastika pro děti - Junior (6-11 let)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králův Dvůr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26701</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.facebook.com/ElanSportBeroun/?locale=cs_CZ</t>
-[...887 lines deleted...]
-    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+    <t xml:space="preserve">https://www.gymnastikaprodeti.org/kurz/gymnastika-pro-deti/58797/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1253,366 +1253,366 @@
       </c>
       <c r="F1" s="0">
         <v>49.9586358</v>
       </c>
       <c r="G1" s="0">
         <v>14.0580567</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="0">
-        <v>49.9611572</v>
+        <v>49.9586358</v>
       </c>
       <c r="G2" s="0">
-        <v>14.0744015</v>
-[...1 lines deleted...]
-      <c r="H2" s="0" t="s">
+        <v>14.0580567</v>
+      </c>
+      <c r="I2" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0">
-        <v>49.9591776</v>
+        <v>49.9611572</v>
       </c>
       <c r="G3" s="0">
-        <v>14.0725197</v>
+        <v>14.0744015</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="0">
-        <v>49.9393288</v>
+        <v>49.9591776</v>
       </c>
       <c r="G4" s="0">
-        <v>14.0168113</v>
+        <v>14.0725197</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="0">
-        <v>49.9633011</v>
+        <v>49.9393288</v>
       </c>
       <c r="G5" s="0">
-        <v>14.0722703</v>
+        <v>14.0168113</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="0">
-        <v>49.9662638</v>
+        <v>49.9633011</v>
       </c>
       <c r="G6" s="0">
-        <v>14.0713507</v>
+        <v>14.0722703</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="0">
-        <v>49.9618855</v>
+        <v>49.9662638</v>
       </c>
       <c r="G7" s="0">
-        <v>14.0713071</v>
+        <v>14.0713507</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0">
-        <v>49.9635167</v>
+        <v>49.9618855</v>
       </c>
       <c r="G8" s="0">
-        <v>14.0721132</v>
+        <v>14.0713071</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0">
-        <v>49.9662638</v>
+        <v>49.9635167</v>
       </c>
       <c r="G9" s="0">
-        <v>14.0713507</v>
+        <v>14.0721132</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="0">
-        <v>49.9569618</v>
+        <v>49.9662638</v>
       </c>
       <c r="G10" s="0">
-        <v>14.0407507</v>
+        <v>14.0713507</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="0">
-        <v>49.9637672</v>
+        <v>49.9569618</v>
       </c>
       <c r="G11" s="0">
-        <v>14.0761205</v>
+        <v>14.0407507</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="0">
-        <v>49.9626438</v>
+        <v>49.9637672</v>
       </c>
       <c r="G12" s="0">
-        <v>14.0732552</v>
+        <v>14.0761205</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="0">
-        <v>49.9632159</v>
+        <v>49.9626438</v>
       </c>
       <c r="G13" s="0">
-        <v>14.0745667</v>
+        <v>14.0732552</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F14" s="0">
-        <v>49.9610656</v>
+        <v>49.9632159</v>
       </c>
       <c r="G14" s="0">
-        <v>14.0724855</v>
+        <v>14.0745667</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F15" s="0">
         <v>49.9651249</v>
       </c>
       <c r="G15" s="0">
@@ -1949,982 +1949,982 @@
       </c>
       <c r="G28" s="0">
         <v>14.0532051</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F29" s="0">
-        <v>49.9410298</v>
+        <v>49.9586358</v>
       </c>
       <c r="G29" s="0">
-        <v>14.0223039</v>
+        <v>14.0580567</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F30" s="0">
-        <v>49.9586358</v>
+        <v>49.9477054</v>
       </c>
       <c r="G30" s="0">
-        <v>14.0580567</v>
+        <v>14.0308678</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F31" s="0">
-        <v>49.9477054</v>
+        <v>49.9410298</v>
       </c>
       <c r="G31" s="0">
-        <v>14.0308678</v>
+        <v>14.0223039</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>185</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F32" s="0">
-        <v>49.9410298</v>
+        <v>49.964246</v>
       </c>
       <c r="G32" s="0">
-        <v>14.0223039</v>
+        <v>14.0669364</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F33" s="0">
-        <v>49.964246</v>
+        <v>49.9589549</v>
       </c>
       <c r="G33" s="0">
-        <v>14.0669364</v>
+        <v>14.0466486</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F34" s="0">
-        <v>49.9589549</v>
+        <v>49.9626931</v>
       </c>
       <c r="G34" s="0">
-        <v>14.0466486</v>
+        <v>14.0794384</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>203</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F35" s="0">
-        <v>49.9626931</v>
+        <v>49.9519357</v>
       </c>
       <c r="G35" s="0">
-        <v>14.0794384</v>
+        <v>14.0730318</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F36" s="0">
-        <v>49.9519357</v>
+        <v>49.9573689</v>
       </c>
       <c r="G36" s="0">
-        <v>14.0730318</v>
+        <v>14.0514963</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F37" s="0">
-        <v>49.9573689</v>
+        <v>49.9410298</v>
       </c>
       <c r="G37" s="0">
-        <v>14.0514963</v>
+        <v>14.0223039</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F38" s="0">
-        <v>49.9410298</v>
+        <v>49.9578149</v>
       </c>
       <c r="G38" s="0">
-        <v>14.0223039</v>
+        <v>14.0478255</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F39" s="0">
-        <v>49.9578149</v>
+        <v>49.9664627</v>
       </c>
       <c r="G39" s="0">
-        <v>14.0478255</v>
+        <v>14.0687815</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F40" s="0">
-        <v>49.9664627</v>
+        <v>49.9627536</v>
       </c>
       <c r="G40" s="0">
-        <v>14.0687815</v>
+        <v>14.0723549</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F41" s="0">
-        <v>49.9627536</v>
+        <v>49.966988</v>
       </c>
       <c r="G41" s="0">
-        <v>14.0723549</v>
+        <v>14.0773033</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F42" s="0">
-        <v>49.966988</v>
+        <v>49.9660109</v>
       </c>
       <c r="G42" s="0">
-        <v>14.0773033</v>
+        <v>14.0655442</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F43" s="0">
-        <v>49.9660109</v>
+        <v>49.9633011</v>
       </c>
       <c r="G43" s="0">
-        <v>14.0655442</v>
+        <v>14.0722703</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F44" s="0">
-        <v>49.9633011</v>
+        <v>49.9337382</v>
       </c>
       <c r="G44" s="0">
-        <v>14.0722703</v>
+        <v>14.0254414</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>263</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F45" s="0">
-        <v>49.9337382</v>
+        <v>49.9578149</v>
       </c>
       <c r="G45" s="0">
-        <v>14.0254414</v>
+        <v>14.0478255</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F46" s="0">
-        <v>49.9578149</v>
+        <v>49.9637672</v>
       </c>
       <c r="G46" s="0">
-        <v>14.0478255</v>
+        <v>14.0761205</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F47" s="0">
-        <v>49.9637672</v>
+        <v>49.9635886</v>
       </c>
       <c r="G47" s="0">
-        <v>14.0761205</v>
+        <v>14.0763458</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F48" s="0">
-        <v>49.9635886</v>
+        <v>49.9637672</v>
       </c>
       <c r="G48" s="0">
-        <v>14.0763458</v>
+        <v>14.0761205</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>287</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F49" s="0">
         <v>49.9637672</v>
       </c>
       <c r="G49" s="0">
         <v>14.0761205</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>293</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F50" s="0">
-        <v>49.9637672</v>
+        <v>49.9722548</v>
       </c>
       <c r="G50" s="0">
-        <v>14.0761205</v>
+        <v>14.0825736</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F51" s="0">
-        <v>49.9722548</v>
+        <v>49.9470469</v>
       </c>
       <c r="G51" s="0">
-        <v>14.0825736</v>
+        <v>14.0279618</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F52" s="0">
-        <v>49.9470469</v>
+        <v>49.9663751</v>
       </c>
       <c r="G52" s="0">
-        <v>14.0279618</v>
+        <v>14.0819248</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0" t="s">
         <v>309</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F53" s="0">
-        <v>49.9663751</v>
+        <v>49.9623644</v>
       </c>
       <c r="G53" s="0">
-        <v>14.0819248</v>
+        <v>14.068757</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F54" s="0">
         <v>49.9623644</v>
       </c>
       <c r="G54" s="0">
         <v>14.068757</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>323</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F55" s="0">
-        <v>49.9623644</v>
+        <v>49.9653206</v>
       </c>
       <c r="G55" s="0">
-        <v>14.068757</v>
+        <v>14.0736736</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F56" s="0">
-        <v>49.9653206</v>
+        <v>49.9609429</v>
       </c>
       <c r="G56" s="0">
-        <v>14.0736736</v>
+        <v>14.0726608</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F57" s="0">
-        <v>49.9609429</v>
+        <v>49.942864</v>
       </c>
       <c r="G57" s="0">
-        <v>14.0726608</v>
+        <v>14.0274944</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F58" s="0">
-        <v>49.942864</v>
+        <v>49.947331</v>
       </c>
       <c r="G58" s="0">
-        <v>14.0274944</v>
+        <v>14.0303428</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F59" s="0">
-        <v>49.947331</v>
+        <v>49.9611572</v>
       </c>
       <c r="G59" s="0">
-        <v>14.0303428</v>
+        <v>14.0744015</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F60" s="0">
-        <v>49.9611572</v>
+        <v>49.9651249</v>
       </c>
       <c r="G60" s="0">
-        <v>14.0744015</v>
+        <v>14.0641066</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F61" s="0">
-        <v>49.9651249</v>
+        <v>49.9591776</v>
       </c>
       <c r="G61" s="0">
-        <v>14.0641066</v>
+        <v>14.0725197</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F62" s="0">
-        <v>49.9591776</v>
+        <v>49.9517175</v>
       </c>
       <c r="G62" s="0">
-        <v>14.0725197</v>
+        <v>14.0335588</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F63" s="0">
-        <v>49.9517175</v>
+        <v>49.9477054</v>
       </c>
       <c r="G63" s="0">
-        <v>14.0335588</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>14.0308678</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>375</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="D64" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="D64" s="0" t="s">
+      <c r="E64" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="E64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="0">
-        <v>49.9477054</v>
+        <v>49.9410298</v>
       </c>
       <c r="G64" s="0">
-        <v>14.0308678</v>
+        <v>14.0223039</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="C65" s="0" t="s">
+      <c r="D65" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="D65" s="0" t="s">
+      <c r="E65" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F65" s="0">
         <v>49.9410298</v>
       </c>
       <c r="G65" s="0">
         <v>14.0223039</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>